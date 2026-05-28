--- v0 (2026-04-03)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="234">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -106,50 +106,63 @@
     <t>Dispõe sobre o piso salarial dos Professores efetivos  dá rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_04_-_altera_lei_e_concede_beneficios_previdenciarios_2026.docx.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 36, e seus incisos, da Lei Municipal nº 792/2007, de acordo com o art. 9º, §2º, da Emenda Constitucional nº103/2019.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_05__canil_e_crm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei__006-_altera_aliquotas_patronais_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera as alíquotas de contribuição previdenciária _x000D_
+patronal do Plano Previdenciário ao CustoPrev e dá outras providências</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nita Barreto</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/237/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação de Rua João ZuzaVieira a Rua Projetada localizada no BairroRodoviária, por trás da Subestação, no Município_x000D_
 de Custódia, e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Nidinho de Biu</t>
@@ -187,50 +200,71 @@
     <t>258</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_de_lei_-_005.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Conscientização e Prevenção ao Feminicídio e à Violência contra a Mulher; estabelece diretrizes para campanhas educativas, ações de sensibilização e promoção da igualdade de gênero; incentiva a articulação entre órgãos públicos e sociedade civil; e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/236/cm_custodia_-_projeto_de_decreto_legislativo_-_2026.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito do Município de Custódia aos agentes de segurança pública que especifica, pelos relevantes_x000D_
 serviços prestados à vida, à ordem pública e à paz social.</t>
   </si>
   <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>Berg Lira</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_decreto_legislativo_n_002_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Custodiense ao Dr. Antenor Galindo de Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_de_decreto_003.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Custodiense à Senhora Fabiana Ferreira da Costa Leite e dá outras providências.</t>
+  </si>
+  <si>
     <t>252</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alysson de Yolanda</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/252/cm_custodia_-_projeto_de_resolucao_-_institui_a_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_custodia.pdf</t>
   </si>
   <si>
     <t>Institui a Procuradoria da mulher no âmbito da Câmara Municipal de Custódia, Estado de Pernambuco, define sua_x000D_
 estrutura, competências e funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
@@ -292,63 +326,57 @@
     <t>Solicita ao Poder Executivo Municipal, a CONSTRUÇÃO de dois redutores de velocidade do tipo “lombadas” nas imediações da Escola Municipal Professora Janaina Mércia Freire Silva no Distrito de Quitimbu, sendo a primeiros trinta metros antes e a segunda trinta metros depois da frente da_x000D_
 referida escola, sentido Custódia Iguaracy, em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Solicita Ao Poder   Executivo, Que Seja Realizado O Calçamento Da Rua Travessa Apolônio Carneiro, Localizada No Bairro Redenção, Em Nosso Município e dá Outrás Providencias.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a pavimentação da Rua Vicente Cordeiro dos Santos, localizada no bairro da Rodoviária, EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>Berg Lira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_05.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO (CALÇAMENTO) DA RUA MARIA PINTO SIMÕES, LOCALIZADA NO BAIRRO RODOVIÁRIA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_006.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, SEJA REALIZADO ESTUDO DE VIABILIDADE PARA MELHORAMENTO DO TRÂNSITO DE VEÍCULOS, EM TODA EXTENSÃO DA AVENIDA GERMANO DE SOUZA LIMA, NO BAIRRO DA REDENÇÃO NESTA CIDADE EM NOSSO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/261/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo, a pavimentação (calçamento) da Rua Bela Vista, localizada no Bairro Rodoviária, EM NOSSO MUNICÍPIO E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>8</t>
@@ -377,105 +405,255 @@
     <t>271</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/271/indicacao_10.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA RUA FRANCISCO RODRIGUES DE REZENDE, NO TRECHO QUE COMPREENDE DA RUA DA VÁZIA ATÉ A RUA VICENTE CORDEIRO DOS SANTOS, EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_0011.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A IMPLANTAÇÃO, MANUTENÇÃO E MODERNIZAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA_x000D_
 FERNANDO LIMA LEITE, LOCALIZADA NO BAIRRO NOSSA SENHORA DE LOURDES, VISANDO GARANTIR MAIOR SEGURANÇA, MOBILIDADE URBANA E QUALIDADE DE VIDA À POPULAÇÃO, EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/275/indicacao_012.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a reconstrução do Saneamento Básico (rede de esgotamento sanitário; reposição de_x000D_
+grades da galeria; limpeza das manilhas de concreto); bem como do calçamento da Rua José Amaral, no trecho entre as Ruas Valdomiro Alves_x000D_
+de Vasconcelos e João Miro da Silva, no Bairro da Redenção, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/276/indicacao_0013.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, a CONSTRUÇÃO de dois redutores de velocidade do tipo “lombadas” nas imediações da Escola Municipal_x000D_
+Creuza Arcoverde de Freitas Cavalcanti no Bairro da Redenção, sendo a primeira, trinta metros antes e a segunda trinta metros depois da_x000D_
+frente da referida escola, em nosso município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>Solicita A Construção De Redutores De Velocidade (Lombadas) Na Rua Joselito Bezerra De Queiroz Santos, No Bairro Redenção Em Nosso Município_x000D_
+E Dá Outras Providências</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/281/indicacao_016.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao poder executivo a reconstrução com ampliação da passagem molhada edificada no rio custódia localizada no sítio cedro,_x000D_
+zona rural do município de custódia, nas proximidades da unidade de saúde da família — Luiz Gonzaga de morais do sítio carvalho, em nosso_x000D_
+município e dá outras providências</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/282/indicacao_017.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Ao Poder Executivo A Implantação Da Iluminação Pública Em Toda Extensão Da Avenida Fernando Lima Leite,_x000D_
+Iniciando No Entroncamento Da Avenida Inocêncio Lima Ao Final Da Avenida Fernando Lima Leite, Que Passa Por Todo O_x000D_
+Bairro São José Nesta Cidade, Dando Acesso Aos Sítios Da Região Do Carvalho, Em Nosso Município E Dá Outras Providências</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/283/indicacao_018.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo a reforma do 3º BPM – Batalhão da Polícia Militar de Custódia/PE em nosso_x000D_
+município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_019.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a construção de uma passarela de   pedestres interligando o entroncamento das Ruas Cajazeiras e Corina Pereira à Estrada de Quitimbu, passando pela Rua Morgana Fabrícia dos Santos de Oliveira (trecho da PE-310) e finalizando próximo à Quadra B, número 260 em nosso Município e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_020.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao poder executivo a construção e instalação de uma rotatória nas proximidades da Quadra 264, no Bairro Guarani, no fluxo que dá sentido à Quadra Poliesportiva Márcio Ferraz e que leva à Creche Guarani em Nosso Município e dá outras providências.</t>
+  </si>
+  <si>
     <t>262</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/262/mocao_de_aplausos_001.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSOS à Delegacia de Polícia da 159ª Circunscrição – Custódia/PE, vinculada à 19ª Delegacia Seccional de Polícia Civil de Arcoverde, bem como a todos os seus servidores, e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/267/mocao_de_aplausos_padres_1.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Custódia, Estado de Pernambuco, no uso de suas atribuições legais e regimentais, vem, por meio desta MOÇÃO DE APLAUSOS, expressar seu mais elevado reconhecimento e profunda admiração aos Reverendos Padres da Paróquia de Custódia, pela brilhante condução da tradicional Festa de São José, padroeiro de nosso município.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/268/mocao_de_aplausos_ludmila.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À ILUSTRÍSSIMA SENHORA LUDMILA SOUZA FERNANDES PELOS RELEVANTES SERVIÇOS PRESTADOS NA CÂMARA FEDERAL, BEM COMO PARA O LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/273/mocao_de_aplausos_04.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao Senhor RICARDO MARCELO DE GOIS, em reconhecimento ao seu notório trabalho_x000D_
+técnico e social em prol do desenvolvimento sustentável do semiárido e dá outras providências.</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/285/mocao_de_aplausos_005.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Senhor Francisco Lima Leite Filho, em reconhecimento aos relevantes serviços prestados e à sua importante_x000D_
+contribuição para o desenvolvimento social e comunitário do município de Custódia.</t>
+  </si>
+  <si>
     <t>253</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/253/pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Custódia, por intermédio do (a) Vereador (a) Alysson Possidônio Amaral santos, no uso de suas atribuições legais e regimentais, vem, à presença do Plenário, apresentar MOÇÃO DE PESAR pelo falecimento de Izaura Ana de Queiroz</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/254/pesar_02.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Custódia, por intermédio do (a) Vereador (a) Cristiano Teixeira Dantas, no uso de suas atribuições legais e regimentais, vem, à presença do Plenário, apresentar MOÇÃO DE PESAR pelo falecimento de Ruidegar Rodrigues de Rezende,</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/288/mocao_de_pesar_03.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Custódia, por iniciativa do Vereador Hindenberg Péricles Oliveira Leite, manifesta profundo pesar pelo falecimento da senhora Maria Elvira do Amaral Lima, nascida em 09 de Março de 1934 e falecida em 10 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Emenda e Subemenda</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/290/emenda.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o parágrafo 3 , ao artigo 1 , do Projeto de Lei do Executivo no 06, de 22 de maio de 2026, para reduzir de 14% para 7%, os descontos de natureza contributiva para o CUSTOPREV dos servidores inativos do Município de Custódia.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PAR1</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação e Justiça</t>
   </si>
   <si>
     <t>CLJ - Comissão de Legislação e Justiça</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/242/cm_custodia_-_parecer_-_cjr_-_lei_01.2026_-_fixa_o_valor_do_salario-minimo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2026, de iniciativa do Prefeito do Municipal de Custódia, que Fixa o valor do salário-mínimo dos servidores municipais e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/243/cm_custodia_-_parecer_-_cjr_-_lei_02.2026_-_piso_salarial_dos_acs_e_ace.pdf</t>
@@ -907,56 +1085,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_01_-_salario_minimo_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_lei_02_-_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_03-_piso_professores_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_04_-_altera_lei_e_concede_beneficios_previdenciarios_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_05__canil_e_crm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/237/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/238/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/239/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_de_lei_-_004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_de_lei_-_005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/236/cm_custodia_-_projeto_de_decreto_legislativo_-_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/252/cm_custodia_-_projeto_de_resolucao_-_institui_a_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_custodia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/241/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_001-2026__.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/234/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/261/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/269/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/270/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/271/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_0011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/262/mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/267/mocao_de_aplausos_padres_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/268/mocao_de_aplausos_ludmila.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/253/pesar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/254/pesar_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/242/cm_custodia_-_parecer_-_cjr_-_lei_01.2026_-_fixa_o_valor_do_salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/243/cm_custodia_-_parecer_-_cjr_-_lei_02.2026_-_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/244/cm_custodia_-_parecer_-_cjr_-_lei_03.2026_-_piso_salarial_dos_professores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/245/cm_custodia_-_parecer_-_cjr_-_lei_04.2026_-_altera__lei_municipal_no_792.2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/246/cm_custodia_-_parecer_-_cjr_-_lei_05.2026_-_autorizacao_para_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/263/parecer_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/264/parecer_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/247/cm_custodia_-_parecer_-_cfo_-_lei_01.2026_-_fixa_o_valor_do_salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/248/cm_custodia_-_parecer_-_cfo_-_lei_02.2026_-_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/249/cm_custodia_-_parecer_-_cfo_-_lei_03.2026_-_piso_salarial_dos_professores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/250/cm_custodia_-_parecer_-_cfo_-_lei_04.2026_-_altera__lei_municipal_no_792.2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/251/cm_custodia_-_parecer_-_cfo_-_lei_05.2026_-_autorizacao_para_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/265/parecer_006_financa_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/266/parecer_007_financa_e_orcamento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_01_-_salario_minimo_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_lei_02_-_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/230/projeto_de_lei_03-_piso_professores_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/231/projeto_de_lei_04_-_altera_lei_e_concede_beneficios_previdenciarios_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/232/projeto_de_lei_05__canil_e_crm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei__006-_altera_aliquotas_patronais_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/237/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/238/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/239/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_de_lei_-_004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/258/projeto_de_lei_-_005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/236/cm_custodia_-_projeto_de_decreto_legislativo_-_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_decreto_legislativo_n_002_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_de_decreto_003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/252/cm_custodia_-_projeto_de_resolucao_-_institui_a_procuradoria_da_mulher_no_ambito_da_camara_municipal_de_custodia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/241/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/233/indicacao_001-2026__.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/234/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/261/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/269/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/270/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/271/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_0011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/275/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/276/indicacao_0013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/281/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/282/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/283/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/262/mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/267/mocao_de_aplausos_padres_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/268/mocao_de_aplausos_ludmila.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/273/mocao_de_aplausos_04.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/285/mocao_de_aplausos_005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/253/pesar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/254/pesar_02.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/288/mocao_de_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/290/emenda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/242/cm_custodia_-_parecer_-_cjr_-_lei_01.2026_-_fixa_o_valor_do_salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/243/cm_custodia_-_parecer_-_cjr_-_lei_02.2026_-_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/244/cm_custodia_-_parecer_-_cjr_-_lei_03.2026_-_piso_salarial_dos_professores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/245/cm_custodia_-_parecer_-_cjr_-_lei_04.2026_-_altera__lei_municipal_no_792.2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/246/cm_custodia_-_parecer_-_cjr_-_lei_05.2026_-_autorizacao_para_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/263/parecer_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/264/parecer_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/247/cm_custodia_-_parecer_-_cfo_-_lei_01.2026_-_fixa_o_valor_do_salario-minimo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/248/cm_custodia_-_parecer_-_cfo_-_lei_02.2026_-_piso_salarial_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/249/cm_custodia_-_parecer_-_cfo_-_lei_03.2026_-_piso_salarial_dos_professores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/250/cm_custodia_-_parecer_-_cfo_-_lei_04.2026_-_altera__lei_municipal_no_792.2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/251/cm_custodia_-_parecer_-_cfo_-_lei_05.2026_-_autorizacao_para_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/265/parecer_006_financa_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2026/266/parecer_007_financa_e_orcamento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="183.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1092,1129 +1270,1534 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
         <v>58</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" t="s">
         <v>77</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F18" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H18" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H19" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
+        <v>88</v>
+      </c>
+      <c r="E20" t="s">
+        <v>89</v>
+      </c>
+      <c r="F20" t="s">
         <v>77</v>
       </c>
-      <c r="E20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" t="s">
+        <v>89</v>
+      </c>
+      <c r="F21" t="s">
         <v>77</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>88</v>
+      </c>
+      <c r="E23" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
+        <v>88</v>
+      </c>
+      <c r="E24" t="s">
+        <v>89</v>
+      </c>
+      <c r="F24" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" t="s">
+        <v>89</v>
+      </c>
+      <c r="F25" t="s">
+        <v>77</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
         <v>106</v>
-      </c>
-[...19 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26" t="s">
+        <v>89</v>
+      </c>
+      <c r="F26" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
         <v>110</v>
-      </c>
-[...19 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>88</v>
+      </c>
+      <c r="E27" t="s">
+        <v>89</v>
+      </c>
+      <c r="F27" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
         <v>114</v>
-      </c>
-[...19 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
         <v>118</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="F29" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" t="s">
+        <v>62</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>88</v>
+      </c>
+      <c r="E31" t="s">
+        <v>89</v>
+      </c>
+      <c r="F31" t="s">
+        <v>77</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B31" t="s">
-[...5 lines deleted...]
-      <c r="D31" t="s">
+      <c r="H31" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" t="s">
+        <v>89</v>
+      </c>
+      <c r="F32" t="s">
+        <v>77</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
         <v>134</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" t="s">
+        <v>88</v>
+      </c>
+      <c r="E33" t="s">
+        <v>89</v>
+      </c>
+      <c r="F33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B33" t="s">
-[...5 lines deleted...]
-      <c r="D33" t="s">
+      <c r="H33" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="E34" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="F34" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>144</v>
+      </c>
+      <c r="D35" t="s">
+        <v>88</v>
+      </c>
+      <c r="E35" t="s">
+        <v>89</v>
+      </c>
+      <c r="F35" t="s">
+        <v>77</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
         <v>146</v>
-      </c>
-[...19 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>148</v>
+      </c>
+      <c r="D36" t="s">
+        <v>88</v>
+      </c>
+      <c r="E36" t="s">
+        <v>89</v>
+      </c>
+      <c r="F36" t="s">
+        <v>50</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B36" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>152</v>
       </c>
-      <c r="B37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="E37" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="F37" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H37" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>95</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>62</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="E39" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="F39" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="H39" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40" t="s">
         <v>161</v>
       </c>
-      <c r="B40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H40" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D41" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E41" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F41" t="s">
-        <v>164</v>
+        <v>81</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E42" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F42" t="s">
-        <v>164</v>
+        <v>62</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F43" t="s">
-        <v>164</v>
+        <v>39</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="E44" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="F44" t="s">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="H44" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="E45" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="F45" t="s">
-        <v>164</v>
+        <v>81</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>184</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" t="s">
         <v>177</v>
       </c>
-      <c r="B46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="F46" t="s">
-        <v>164</v>
+        <v>62</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="H46" t="s">
-        <v>160</v>
+        <v>186</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>187</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>188</v>
+      </c>
+      <c r="E47" t="s">
+        <v>189</v>
+      </c>
+      <c r="F47" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H47" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>193</v>
+      </c>
+      <c r="E48" t="s">
+        <v>194</v>
+      </c>
+      <c r="F48" t="s">
+        <v>195</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H48" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>193</v>
+      </c>
+      <c r="E49" t="s">
+        <v>194</v>
+      </c>
+      <c r="F49" t="s">
+        <v>195</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H49" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" t="s">
+        <v>193</v>
+      </c>
+      <c r="E50" t="s">
+        <v>194</v>
+      </c>
+      <c r="F50" t="s">
+        <v>195</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H50" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>204</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" t="s">
+        <v>194</v>
+      </c>
+      <c r="F51" t="s">
+        <v>195</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>29</v>
+      </c>
+      <c r="D52" t="s">
+        <v>193</v>
+      </c>
+      <c r="E52" t="s">
+        <v>194</v>
+      </c>
+      <c r="F52" t="s">
+        <v>195</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" t="s">
+        <v>194</v>
+      </c>
+      <c r="F53" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>108</v>
+      </c>
+      <c r="D54" t="s">
+        <v>193</v>
+      </c>
+      <c r="E54" t="s">
+        <v>194</v>
+      </c>
+      <c r="F54" t="s">
+        <v>195</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" t="s">
+        <v>218</v>
+      </c>
+      <c r="F55" t="s">
+        <v>219</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>217</v>
+      </c>
+      <c r="E56" t="s">
+        <v>218</v>
+      </c>
+      <c r="F56" t="s">
+        <v>219</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H56" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" t="s">
+        <v>217</v>
+      </c>
+      <c r="E57" t="s">
+        <v>218</v>
+      </c>
+      <c r="F57" t="s">
+        <v>219</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H57" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" t="s">
+        <v>217</v>
+      </c>
+      <c r="E58" t="s">
+        <v>218</v>
+      </c>
+      <c r="F58" t="s">
+        <v>219</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H58" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" t="s">
+        <v>218</v>
+      </c>
+      <c r="F59" t="s">
+        <v>219</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H59" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>229</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" t="s">
+        <v>217</v>
+      </c>
+      <c r="E60" t="s">
+        <v>218</v>
+      </c>
+      <c r="F60" t="s">
+        <v>219</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H60" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>232</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>108</v>
+      </c>
+      <c r="D61" t="s">
+        <v>217</v>
+      </c>
+      <c r="E61" t="s">
+        <v>218</v>
+      </c>
+      <c r="F61" t="s">
+        <v>219</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H61" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>