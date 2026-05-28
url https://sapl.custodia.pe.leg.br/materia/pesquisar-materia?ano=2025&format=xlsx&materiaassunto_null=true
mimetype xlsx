--- v0 (2025-12-23)
+++ v1 (2026-05-28)
@@ -10,1749 +10,1753 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1215" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1215" uniqueCount="542">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PDS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>Manoel Messias de Souza</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_012_substitutivo_componente_de_qualidade_.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_012_substitutivo_componente_de_qualidade_.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Custódia/PE, o Incentivo Financeiro Variável por Desempenho, denominado Componente de Qualidade na _x000D_
 Atenção Primária à Saúde (APS), com base na Portaria GM/MS N°3.493/2024, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_008.2025-_ldo_2026.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_008.2025-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentarias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_do_executivo_009.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_do_executivo_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação da Lei Municipal Nº 1.180,de 10 de abril de 2018, que institui o Conselho_x000D_
 Municipal dos Direitos da Mulher de Custódia, cria a Coordenadoria da Mulher no âmbito da administração_x000D_
 municipal, estabelece sua estrutura, competências e diretrizes, e dá outras providências</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_-_010.2025-_loa_2026.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_-_010.2025-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/178/03_-_projeto_de_lei_011.2025_-_ppa_2026-2029_1.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/178/03_-_projeto_de_lei_011.2025_-_ppa_2026-2029_1.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Custódia para o período 2026/2029 para execução e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_012.2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_012.2025.pdf</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_013.25_gratificacao_aos_profissionais_da_educacao_2026_a_2029...pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_013.25_gratificacao_aos_profissionais_da_educacao_2026_a_2029...pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de gratificação por assiduidade aos profissionais vinculados à Secretaria Municipal de Educação de Custódia, _x000D_
 referente aos anos de 2026 a 2029, e dá outras providências. ”</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_014.25_parcelamento_e_reparcelamento_de_debitos_custoprev.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_014.25_parcelamento_e_reparcelamento_de_debitos_custoprev.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Custódia/PE com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025. ”</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_n_015.25_altera_o_codigo_tributario_do_municipio_lei_municipal_no_877.2010_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_n_015.25_altera_o_codigo_tributario_do_municipio_lei_municipal_no_877.2010_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>“Altera o Código Tributário do Município, Lei Municipal nº 877/2010 e dá outras providências. ”</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Alysson de Yolanda</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_do_legislativo_no_001_de_28_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_do_legislativo_no_001_de_28_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do "Dia Municipal da Paz" no município de Custódia - PE e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_do_legislativo_no_002_de_21_de_marco_de_2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_do_legislativo_no_002_de_21_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE CUSTÓDIA, E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cicero Bento</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Institui feriado municipal religioso a dala de 24 de junho, no Município de Custódia, dia de São João Batista e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_004_merged_1.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_004_merged_1.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da lei nº 1314/2022, que dispõe sobre a fixação de valores e regulamentação da concessão de_x000D_
 diárias aos membros, servidores e colaboradores  eventuais da câmara municipal de custódia, e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo_005.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo_005.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Arborização  Urbana no Município de Custódia-PE e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Neguinho da Maravilha</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/164/cm_custodia_-_projeto_de_lei_no_006_-_dispoe_sobre_a_denominacao_da_praca_e_quadra_localizada_no_lote.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/164/cm_custodia_-_projeto_de_lei_no_006_-_dispoe_sobre_a_denominacao_da_praca_e_quadra_localizada_no_lote.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da praça e quadra localizada no Loteamento Guarany, neste Município, _x000D_
 com o nome de Dr. Márcio Jerônimo da Silva Ferraz, e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Berg Lira</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_007.docx.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_007.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua projetada no Loteamento Guarany, neste Município, e dá outras providência</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_legislativo_008.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/179/lei_no_1368.2025_estrutura_organizacional_03.pdf</t>
   </si>
   <si>
     <t>Cria o Departamento Administrativo (Compras) e o Departamento de Contratação no âmbito da Câmara Municipal de Custódia/PE, institui cargos e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/180/cm_custodia_-_projeto_de_lei_-_institui_no_ambito_do_municipio_de_custodia_a_homenagem_de_congr_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/180/cm_custodia_-_projeto_de_lei_-_institui_no_ambito_do_municipio_de_custodia_a_homenagem_de_congr_2.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Custódia, a homenagem de congratulações aos servidores públicos municipais no ano em que iniciarem sua aposentadoria, e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto Municipal de Promoção da Igualdade Racial e de Proteção dos Povos Quilombolas e Povos e Comunidades Tradicionais do Município de Custódia, e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Custódia, a Semana da Consciência Negra, a ser realizada anualmente, e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Cristiano</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_do_legislativo_012.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_do_legislativo_012.pdf</t>
   </si>
   <si>
     <t>Cria o Estatuto Municipal da Pessoa com Transtorno de Espectro Autista – TEA, a Semana Municipal de Conscientização do _x000D_
 Autismo, institui a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e a Carteirinha de Identificação, e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_decreto_legislativo_no_001-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_decreto_legislativo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Custodiense ao Ilmo. Sr. Tarcísio, de Souza Vasconcelos e dá outras Providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_decreto_002.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_decreto_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO CUSTODIENSE, AOS DRS. HUGO GONÇALVES DE SOUZA E IURI GONÇALVES DE SOUZA; E TÍTULO DE CIDADÃ HONORÁRIA CUSTODIÊNSE A DRA. MAURA MARIA GONÇALVES DE SOUZA PESSOA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Nita Barreto</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/126/decreto_003.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/126/decreto_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO CUSTODIENSE, AO EXMO. JOÃO EDERALDO LEMOS CAVALCANTI, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_gov._digital___custodia.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_gov._digital___custodia.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de Março de 2021 no âmbito do Poder Legislativo Municipal, instituindo o Programa de Governo Digital da Câmara Municipal de Custódia – Pernambuco e revoga o Decreto Legislativo nº 03/2024.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Bitcho Gois</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_decreto_legislativo_n_005_2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_decreto_legislativo_n_005_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Custodiense ao Senhor Luís Carlos Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_decreto_legislativo_n_005_2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_decreto_legislativo_n_005_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Custodiense ao Senhor Luís Carlos Silva, e dá outras providência</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_001-2025_-_comissoes_permanentes.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_001-2025_-_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Estabelece a composição das Comissões Permanentes da Câmara Municipal de Vereadores de Custódia e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_resolucao_no_002_de_17_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_resolucao_no_002_de_17_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as providências necessárias à_x000D_
 realização de sessão solene em_x000D_
 homenagem ao Dia internacional da_x000D_
 Mulher, pela Câmara Municipal de_x000D_
 Custódia/PE.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_resolucao_no_007-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_resolucao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 00412024, que dispõe sobre o Regimento interno da Câmara Municipal de Custódia, ajustar o uso de sistema eletrônico para registro de presença, votação e inscrição de oradores e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/197/resolucao_008.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/197/resolucao_008.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Câmara Municipal de Custódia, a Galeria Permanente de Homenagem a Personalidades Negras e estabelece o procedimento de indicação, análise, registro, exposição e atualização.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_001-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da RAIS para solicitação e recebimento do PASEP, por funcionários públicos municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_002-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_002-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, INFORMAÇÕES REFERENTES A FALTA DE MEDICAMENTOS NA FARMÁCIA BÁSICA DO MUNICÍPIO, E DÁ OUTRAS PROUDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_no_003-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_no_003-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, AS INFORMAÇÔES NECESSÁRIAS REFERENTES A EXISTÊNCIA, FINALIDADE E COMPOSIÇÃO DOS MEMBROS DOS CONSELHOS MUNICIPAIS EXISTENTES NO MUNICIPIO DE CUSTÓDIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_004.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_004.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ao Poder Executivo na pessoa do Senhor Prefeito do Município de Custódia, Manoel Messias de _x000D_
 Souza, informações acerca dos motivos pelos quais não está sendo realizado o abastecimento de água nas residências da _x000D_
 comunidade Velha Chica e Sobradinho, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_no_001-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, UMA PASSAGEM MOLHADA NO SITIO CACHOEIRINHA EM NOSSO MUNICIPIO E DA OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_no_002-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder EXECUTIVO, UMA PASSAGEM MOLHADA NO SITIO MULUNGU EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_no_003-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, UMA AQUISIÇÃO DE EPIS PARA TODOS OS GARIS EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_004-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SITIO MALHADA DA AREIA EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_005-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A DISTRIBUIÇÃO DE FAIXAS REFLETIVAS PARA INSTALAÇÃO EM TRANSPORTES DE TRAÇÃO ANIMAL EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_006-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_006-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UM NOVO RESERVATÓRIO DE ÁGUA NO DISTRITO DE QUITIMBU EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_007-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A RECONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SITIO RIACHO DO GADO EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SITIO SACO GRANDE EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_009-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, O ABASTECIMENTO DE ÁGUA NO SÍTIO BARRO VERMELHO I EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_010-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_010-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTTVO, A CONSTRUÇÀO DE UMA PASSAGEM MOLHADA NO SITIO RIACHO DO GADO EM NOSSO MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_011-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_011-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, UM CAPS AD EM NOSSO MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_012-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_012-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A RECUPERAÇÃO DE ESTRADAS NOS SITIOS, ABAIXO INDICADOS, EM NOSSO MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_013-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_013-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, UMA FAIXA ELEVADA COM PASSAGEM DE PEDESTRE NA RUA MAJOR ESPERIDÃO SA EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_014-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_014-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇÃO DE UM PONTO DE APOIO E CENTRALIZAÇAO PARA AS VANS E OUTROS TRANSPORTES ALTERNATIVOS EM NOSSO MUNÍCIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_015-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_015-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, UMA PASSAGEM MOLHADA NO SITIO BARRO VERMELHO I EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_016-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_016-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ESTUDAR A VIABILIDADE PARA CRIAÇÃO, INSTALAÇÃO. ESTRUTURAÇÃO E FUNCIONAMENTO DA POLÍCIA MUNICIPAL DE CUSTÓDIA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_017-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_017-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, CONCEDER O BENEFICIO DE DIFICIL ACESSO AOS PROFESSORES QUE NECESSITAM SE DESLOCAR A DISTÂNCIA SUPERIOR A CINCO QUILOMETROS DA ESCOLA ONDE TRABALHA, E DA OUTRAS PROVIDÊNCAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Anderson de Maria do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_018-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_018-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, SINALIZAÇÃO NA ZONA RURAL ATRAVÉS DE PLACAS INFORMATIVAS QUE INDICARÃO O NOME DA LOCALIDADE EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_019-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_019-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, O SANEAMENTO BASICO DO LOTEAMENTO GUARANI EM NOSSO MUNIPIO E DÁ OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_021-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_021-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, ADERIR AO PROGRAMA SOCIAL DO GOVERNO FEDERAL, JUNTO À REPUBLICA BRASILEIRA DE CORREIOS E TELEGRAFOS, INSTALANDO UM POSTO DE CORREIOS COMUNITARIO NO DISTRITO DE MARAVILHA EM NOSSO MUNICIPIO E DA OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_021-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_021-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, ADERIR AO PROGRAMA SOCIAL DO GOVERNO FEDERAL, JUNTO A EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, INSTALANDO UM POSTO DE CORREIOS COMUNITÁRIO NO DISTRITO DE QUITIMBU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_022-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_022-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA DO IDOSO, NO ANTIGO PARQUE DONA NITA, HOJE PARQUE ZÉ DO POVO, EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_023-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_023-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, UMA PRAÇA NA PINDOBA NOVA QUE TENHA POR NOME LUIZ FLORENCIO DA SILVA EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_024-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_024-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A MANUTENÇÃO, COM A REPOSIÇÃO, DAS LÂMPADAS E ALGUNS POSTES DE ILUMINAÇÃO PÚBLICA, DA AVENIDA GERSON GONÇALVES DE LIMA, NAS MARGENS DA (BR 232) EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_no_025-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_no_025-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER_x000D_
 EXECUTIVO, A ENTREGA DE PEIXES PARA AOS SERVIDORES DA LIMPEZA URBANA (GARIS) NO PERIODO DA SEMANA SANTA DE 2026 EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_n_o_026-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_n_o_026-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA Ao PODER EXECUTIVO, A FINALIZAÇÃO DA CONSTRUÇÃO DO SANEAMENTO BÁSICO E DO CALÇAMENTO NO FINAL DA RUA DOIS, NA VILA DO COHAB, EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNClAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_n_o_027-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_n_o_027-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇAO DO CALÇAMENTO NA RUA MANOEL JUSTINO DE MEDEIROS' BAIRRO MACAMBIRA EM NOSSO MUNICIPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no_028-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no_028-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, CALÇAMENTO DA RUA LUIZ JOAQUIM REZENDE, NO BAIRRO POLIVALENTE EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_no_029-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_no_029-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, DA-SE O NOME DA RUA PROJETADA 06 NO LOTEAMENTO ROCHA EM NOSSO MUNICIPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_030-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_030-2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção do calçamento da Rua Luiz Ferreira Nunes, no Bairro da Rodoviária e dá outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, QUE SEJA PROVIDENCIADO A REALIZAÇÃO DE CONCURSO PÚBLICO PARA O PREENCHIMENTO DE VAGAS DO QUADRO PESSOAL DA PREFEITURA, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_032.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_032.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO  PODER  EXECUTIVO, A NECESSIDADE DE PAVIMENTAÇÃO DAS VIAS DE ACESSO DA COMUNIDADE DO PERU, EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_33.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_33.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A NECESSIDADE DE PAVIMENTAÇÃO DA VIA DE ACESSO À ESCOLA SAIONARA, LOCALIZADA NA VILA DO DNOCS EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_034.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_034.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A IMPLANTAÇÃO DE UMA MINI ACADEMIA DA SAÚDE NA COMUNIDADE DO PERU EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_35.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_35.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A INCLUSÃO DE ATENDIMENTO DE FISIOTERAPIA NAS UNIDADES DE SAÚDE DA FAMÍLIA (PSFS) EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_36.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_36.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A IMPLANTAÇÃO DE CAIXAS DE DENÚNCIA ANÔNIMA, INTITULADAS “VOZ SEGURA”, EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_37.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_37.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE OFÍCIO AO SECRETÁRIO DE INFRAESTRUTURA E RECURSOS HÍDRICOS DO ESTADO DE PERNAMBUCO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE PERNAMBUCO (DER-PE), SR. RIVALDO RODRIGUES DE MELO FILHO, _x000D_
 REQUERENDO A REALIZAÇÃO DE ROÇO E LIMPEZA DA VEGETAÇÃO AO LONGO DA RODOVIA PE-310. EM NOSSO MUNICÍPIO E DÁ OUTRÁS  _x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_38.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_38.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE OFÍCIO AO SECRETÁRIO DE INFRAESTRUTURA E RECURSOS HÍDRICOS DO ESTADO DE _x000D_
 PERNAMBUCO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE PERNAMBUCO (DER-PE), SR. RIVALDO _x000D_
 RODRIGUES DE MELO FILHO, REQUERENDO IMPLANTAÇÃO  DE SINALIZAÇÃO VERTICAL E HORIZONTAL NA RODOVIA PE-280. EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_39.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_39.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENCAMINHE OFÍCIO AO SECRETÁRIO DE INFRAESTRUTURA E RECURSOS HÍDRICOS DO ESTADO DE _x000D_
 PERNAMBUCO SR. JOSÉ ALMIR CIRILO, SOLICITANDO COM URGÊNCIA A REALIZAÇÃO DE OBRAS DE MANUTENÇÃO E RECUPERAÇÃO _x000D_
 ESTRUTURAL DA PONTE LOCALIZADA NO TRECHO BARBOZA, NA RODOVIA PE-280. E DÁ OUTRÁS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_040.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_040.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A IMPLANTAÇÃO DE UMA MINI ACADEMIA DA SAÚDE NA _x000D_
 COMUNIDADE DO DNOCS EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_41.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_41.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A PAVIMENTAÇÃO DA RUA VIRGÍNIO DE ALENCAR, _x000D_
 SITUADA NO BAIRRO GUARANI EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_42.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_42.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A PAVIMENTAÇÃO DA RUA CICERO ALVES DA SILVA, SITUADA NO BAIRRO GUARANI EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/</t>
+    <t>http://sapl.custodia.pe.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A PAVIMENTAÇÃO DA RUA JOÃO PREFEITO, SITUADA NO _x000D_
 BAIRRO GUARANI EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_44.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_44.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A RECONSTRUÇÃO COM RECAPEAMENTO E CALÇAMENTO DA AVENIDA JOAQUIM PEREIRA, NO BAIRRO _x000D_
 DA COHAB EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Valdim do Poço do Capim</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_45.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_45.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO 	PODER EXECUTIVO, A REALIZAÇÃO DE UM    CALÇAMENTO 	NA 	RUA 	ISMAEL FERNANDES 	DE 	ARAUJO BAIRRO MACAMBIRA EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_46.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_46.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇÃO DE _x000D_
 QUIOSQUES NO PARQUE DE EXPOSIÇÃO EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_47.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_47.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A PAVIMENTAÇÃO DA RUA IRACEMA LISBOA LACERDA NO BAIRRO _x000D_
 GUARANI EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_48_at.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_48_at.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO  PODER  EXECUTIVO, A PAVIMENTAÇÃO DA RUA _x000D_
 PROJETADA NO BAIRRO GUARANI EM NOSSO MUNICIPIO E DÁ OUTRÁS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_49.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_49.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A PAVIMENTAÇÃO DA RUA _x000D_
 CICERO ALVES DA SILVA NO BAIRRO GUARANI EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_0050.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_0050.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO E A CONSTRUÇÃO DE ESGOTO NA RUA JOSÉ GOMES DE MELO EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO DA RUA CRISTOMÉRIO RAMOS _x000D_
 CORDEIRO CARDOSO EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A PAVIMENTAÇÃO DA RUA ANTÔNIO FONTINO DE SOUZA _x000D_
 EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_053.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_053.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UM “PONTO DE _x000D_
 APOIO” EM LOCAL ADEQUADO, COM ESTRUTURAS APROPRIADAS PARA SERVIR E _x000D_
 ATENDER AS PESSOAS QUE PRECISAM UTILIZAR O TRANSPORTE PÚBLICO DE CUSTÓDIA PARA _x000D_
 RECIFE, EM BUSCA DE ATENDIMENTO MÉDICO, EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_0054_atualizada.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_0054_atualizada.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO  PODER  EXECUTIVO  MUNICIPAL, O ABASTECIMENTO DE ÁGUA E O CALÇAMENTO EM TODA A EXTENSÃO _x000D_
 DA RUA JOSÉ GOMES DE MELO,  LOCALIZADA NO BAIRRO DA REDENÇÃO, EM NOSSO MUNICIPIO E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_055.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_055.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO 	PODER  EXECUTIVO, A CONSTRUÇÃO DO SANEAMENTO BÁSICO NA RUA MARIANO DE REZENDE NO BAIRRO DA REDENÇÃO EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_56.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_56.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE SEJA ACRESCENTADO MAIS UMA REDE DE ESGOTO NA RUA _x000D_
 MANOEL MIGUEL DA SILVA NO BAIRRO DA REDENÇÃO, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_057.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_057.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER   EXECUTIVO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLA) NA AVENIDA INOCÊNCIO LIMA, BAIRRO DO CRUZEIRO EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_58.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_58.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER   EXECUTIVO, A CONSTRUÇÃO DO CALÇAMENTO DA RUA PROJETADA _x000D_
 LOCALIZADA ENTRE AS QUADRAS H-222 E I-223, NO LOTEAMENTO SIDÓ EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_59.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_59.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER   EXECUTIVO, A CONCLUSÃO DO CALÇAMENTO DA RUA APOLÔNIO _x000D_
 CARNEIRO, LOCALIZADA NO BAIRRO LOTEAMENTO SIDÓ E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_60.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_60.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER  EXECUTIVO, A REALIZAÇÃO DO CALÇAMENTO DA RUA PROJETADA _x000D_
 LOCALIZADA AO LADO DA PRAÇA, EM FRENTE À QUADRA H-222, NO LOTEAMENTO SIDÓ,_x000D_
 EM NOSSO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_061.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_061.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA ENTRADA DA CIDADE, NAS _x000D_
 PROXIMIDADES DO BAR DE TORREIRO EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_062.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_062.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SÍTIO _x000D_
 TAMBORIL EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao__63.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao__63.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO  PODER  EXECUTIVO, A DENOMINAÇÃO DA PRAÇA E QUADRA LOCALIZADA NO LOTEAMENTO GUARANY COM O NOME DE DR. MARCIO JERÔNIMO DA SILVA FERRAZ EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_0064.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_0064.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, QUE SEJA REALIZADO O COMPLEMENTO DA REDE DE ESGOTO _x000D_
 NAS MARGENS DA BR-232, PRÓXIMO À ENTRADA DO BAIRRO GERMANO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_0065.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_0065.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, JUNTO À COMPESA, SEJA REALIZADO UM RAMAL DE EXTENSÃO DA REDE DE ABASTECIMENTO DE ÁGUA LIGADA NA COMUNIDADE DO PERU, ATÉ AS RESIDÊNCIAS LOCALIZADAS NO SÍTIO BOM NOME EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_066.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_066.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL E A COMPANHIA PERNAMBUCANA DE SANEAMENTO – COMPESA, A CONSTRUÇÃO DE UM RAMAL DE EXTENSÃO DA REDE DE ABASTECIMENTO DE ÁGUA, NO SÍTIO AÇUDE NOVO EM NOSSO MUNICÍPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_067.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_067.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO DA RUA ÁUREA CORINA FREIRE,NO  BAIRRO RENASCER, EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_068.docx.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_068.docx.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO UM SEMÁFORO NO CRUZAMENTO DA AVENIDA INOCÊNCIO LIMA COM A RUA EXPERIDIÃO DE SÁ, NO SENTIDO DO HOSPITAL ELIZABETH BARBOSA, EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_069.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_069.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA ROTATÓRIA NAS PROXIMIDADES DA ESCOLA GENERAL MANOEL BORBA, NO _x000D_
 SENTIDO DA PRAÇA PADRE LEÃO E DA RUA EXPERIDIÃO DE SÁ (ACESSO AO HOSPITAL ELIZABETH BARBOSA), COM A INSTALAÇÃO DE PLACA LUMINOSA DE IDENTIFICAÇÃO INDICANDO ‘CENTRO DA CIDADE’ E ‘HOSPITAL’ EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_70.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_70.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, A INSTALAÇÃO DE ILUMINAÇÃO NA ESCADARIA DO CRUZEIRO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_071.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_071.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, AS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE, PARA CONTRATAÇÃO DE 	UM 	AGENTE COMUNITÁRIO DE SAÚDE (ACS), SEJAM ATRAVÉS DE ABERTURA DE UM PROCESSO SELETIVO OU CONTRATAÇÃO E NOMEAÇÃO DIRETA, DE UM ACS PARA ATUAR NA ÁREA DE COMUNIDADE 	QUILOMBOLA DO SÍTIO CACHOEIRA DA ONÇA E SÍTIOS VIZINHOS ZONA RURAL DO MUNICÍPIO DE CUSTÓDIA, ATUALMENTE DESASSISTIDA DESSE SERVIÇO QUE É FUNDAMENTAL, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_0072.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_0072.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, AS PROVIDÊNCIAS  JUNTO AO  SETOR COMPETENTE,  PARA CONTRATAÇÃO DE UM AGENTE COMUNITÁRIO DE SAÚDE (ACS), SEJAM ATRAVÉS DE ABERTURA DE UM PROCESSO SELETIVO  OU CONTRATAÇÃO  E NOMEAÇÃO DIRETA, DE UM ACS PARA ATUAR NA ÁREA DE _x000D_
 COMUNIDADE QUILOMBOLA DO DNOCS E SÍTIOS VIZINHOS ZONA RURAL DO MUNICÍPIO DE CUSTÓDIA, ATUALMENTE  DESASSISTIDA DESSE SERVIÇO QUE É FUNDAMENTAL, EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_0073.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_0073.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, AS PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE, PARA CONTRATAÇÃO DE UM AGENTE _x000D_
 COMUNITÁRIO DE SAÚDE (ACS), SEJAM ATRAVÉS DE ABERTURA DE UM PROCESSO SELETIVO OU CONTRATAÇÃO  E NOMEAÇÃO _x000D_
 DIRETA, DE UM ACS PARA ATUAR NA ÁREA DA COMUNIDADE SÍTIO CATOLÉ E SÍTIOS VIZINHOS, ZONA RURAL DO MUNICÍPIO DE _x000D_
 CUSTÓDIA, ATUALMENTE DESASSISTIDA DESSE SERVIÇO QUE É NECESSÁRIO E FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS, _x000D_
 EM NOSSO MUNICÍPIO E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_0074.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_0074.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO,  JUNTO  AO  SECRETÁRIO  DE  DESENVOLVIMENTO PROFISSIONAL E EMPREENDEDORISMO DO _x000D_
 ESTADO DE PERNAMBUCO EMMANUEL FERNANDES DE  FREITAS GOIS, QUE VIABILIZE A EXTENSÃO DE UMA ADUTORA DO RIO SÃO FRANCISCO, UTILIZANDO A ÁGUA DA CAIXA LOCALIZADA NO CHAPÉU DE COURO, NO BAIRRO  DO CRUZEIRO, PARA O ABASTECIMENTO DAS  COMUNIDADES RURAIS E ÁREAS PRÓXIMAS À BR-232.EM NOSSO MUNICIPIO E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_0075.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_0075.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REVITALIZAÇÃO DA PRACINHA DA BÍBLIA, LOCALIZADA EM FRENTE À IGREJA ASSEMBLEIA DE DEUS – MADUREIRA, ÀS MARGENS DA BR-232 EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_0076.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_0076.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A REVITALIZAÇÃODAS PRACINHAS LOCALIZADAS NAS COMUNIDADES BARRO VERMELHO 1 E BARRO VERMELHO 2, EM NOSSO MUNICIPIO E DÁ OUTRASPROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_077.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Solicita Ao Poder Executivo Municipal, A Reconstrução Da Estrada Vicinal Que Liga Todo O Assentamento Jaramataia, Iniciando Logo Da _x000D_
 Porteira De Seu Delson, No Sítio Jureminha, (Entroncamento Da Estrada Que Liga Custódia A Samambaia), Seguindo Sentido Assentamento Jaramataia, Sede Da Fazenda, Sede Da Associação, Sítio Jaramataia, E Outros, Em Nosso Município E Dá Outras Providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_078.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_078.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A NECESSIDADE DE PAVIMENTAÇÃO DA RUA GOMES DE _x000D_
 OLIVEIRA, LOCALIZADA NO CENTRO DA CIDADE. EM NOSSO MUNICIPIO E DÁ OUTRÁS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_079.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_079.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, O CALÇAMENTO DA RUA PEDRO MOISÉS RODRIGUES LIRA, Nº 14, NO BAIRRO NOSSA SENHORA DE _x000D_
 LOURDES, LOTEAMENTO SÃO JOSÉ II EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_80.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_80.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, O CALÇAMENTO DA RUA SEVERINO BERNARDO DA SILVA, Nº 14, SITUADA NO BAIRRO MATADOURO, EM _x000D_
 NOSSO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_081.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_081.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO, CALÇAMENTO DA RUA TERESINHA SOARES DUARTE, Nº 14, LOCALIZADA NO BAIRRO NOSSA _x000D_
 SENHORA DE LOURDES, LOTEAMENTO SÃO JOSÉ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_082.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_082.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE UMA PRAÇA SENSORIAL DO BAIRRO POLI VALENTE, VISANDO ATENDER PRIORITARIAMENTE CRIANÇAS E JOVENS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>EMENTA: Concede Moção de Aplausos ao BLOG DO FINFA pela celebração de seus 13 (treze) anos de existência e relevante contribuição ao jornalismo e à comunicação do Estado de Pernambuco, com destaque para a cobertura dos fatos de Custódia.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_de_aplausos_02.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_de_aplausos_02.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Grupo de Samba de Coco da Comunidade Cachoeira da Onça pela relevante representação cultural da _x000D_
 comunidade quilombola e do município de Custódia durante sua participação na COP30, realizada em Belém do Pará.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_de_aplausos_03.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_de_aplausos_03.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Excelentíssimo Senhor Gilson Ginzatti, em reconhecimento aos relevantes serviços prestados e à sua _x000D_
 significativa contribuição para o desenvolvimento e fortalecimento das ações de interesse público.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_004.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_004.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Ilustríssimo Senhor Dr. Kim Damasceno, em reconhecimento pelos relevantes serviços _x000D_
 prestados municipalismo.</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/15/mocao_de_pesar_no_001-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/15/mocao_de_pesar_no_001-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Custódia, Estado de Pernambuco, no uso de suas atribuições legais e regimentais, manifesta, por meio desta Moção de Pesar, seu profundo sentimento de consternação pelo Falecimento de Arthur Marinho Vieira, ocorrido no dia 20 de fevereiro de2024.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_de_pesar__no_001-2025.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/38/mocao_002-2025.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_de_pesar__no_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/38/mocao_002-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Custódia, Estado de Pernambuco, no exercício de suas atribuições legais e regimentais, vem, por meio desta Moção de Pesar, manifestar seu mais profundo sentimento de luto e solidariedade pelo falecimento de Sua Santidade, o Papa Francisco, ocorrido em 21 de abril de 2025.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PARC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CLJ - Comissão de Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/141/parecer_003.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/141/parecer_003.pdf</t>
   </si>
   <si>
     <t>MATÉRIA: Projeto de Lei nº 008/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do Município de Custódia, que estabelece as diretrizes Orçamentarias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/182/parecer_005_legislacao_e_justica.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/182/parecer_005_legislacao_e_justica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do _x000D_
 Município de Custódia, que revisa o Plano Plurianual 2026/2029 para execução da parcela anual de 2026 _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/183/parecer_006_legislacao_e_justica.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/183/parecer_006_legislacao_e_justica.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_financa_e_orcamento.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_financa_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do _x000D_
 Município de Custódia, que estima a receita e fixa a despesa para o exercício financeiro de 2026 do _x000D_
 Município e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PAR1</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_04.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_04.pdf</t>
   </si>
   <si>
     <t>PARECER Nº. 004/2025 _x000D_
 I – RELATÓRIO _x000D_
 Trata-se de análise do Projeto de Lei Legislativo nº 005/2025, de autoria do Vereador Cícero Bento, que dispõe sobre a criação do Programa Municipal de _x000D_
 Arborização Urbana, estabelecendo regras de plantio, manejo, poda e supressão de árvores, criação de instrumentos administrativos, previsão de infrações e penalidades, bem como disposições sobre a execução orçamentaria. Compete a esta Comissão opinar quanto à constitucionalidade, juridicidade e técnica legislativa da proposição.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_005_ppa_legislacao_e_justica.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_005_ppa_legislacao_e_justica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do Município de Custódia, que revisa o Plano Plurianual _x000D_
 2026/2029 para execução da parcela anual de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/185/parecer_006_loa_legislacao_e_justica.pdf</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei nº 013/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do Município de Custódia, que estima a receita e fixa a _x000D_
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/185/parecer_006_loa_legislacao_e_justica.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 010/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do Município de Custódia, que estima a receita e fixa a _x000D_
 despesa para o exercício financeiro de 2026 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/189/parecer_007_legislacao_e_justica.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/189/parecer_007_legislacao_e_justica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2025, de iniciativa da Mesa Diretora Da Câmara Municipal De Custódia, que Cria o Departamento Administrativo _x000D_
 (Compras) e o Departamento de Contratação no âmbito da Câmara Municipal de Custódia/PE, institui cargos e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_no_008.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_no_008.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 0011/2025, de iniciativa do vereador Alysson Possidonio Amaral Santos da _x000D_
 Câmara Municipal de Custódia, que institui, no âmbito do Município de Custódia, a Semana da _x000D_
 Consciência Negra, a ser realizada anualmente, e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_no_009.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_no_009.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2025, de iniciativa do Prefeito do Município de Custódia, que institui no âmbito do município de Custódia/PE, o Incentivo Financeiro Variável por Desempenho, denominado Componente de Qualidade na Atenção Primária à Saúde (APS), com base na Portaria GM/MS N°3.493/2024, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_011.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_011.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2025, de iniciativa do Prefeito do Município de Custódia, que autoriza a concessão de gratificação por assiduidade aos profissionais vinculados à Secretaria Municipal de Educação de Custódia, referente aos anos de 2026 a 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_0011.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_0011.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2025, de iniciativa do Prefeito do Município de Custódia, que dispõe sobre o parcelamento e reparcelamento de débitos do Município de Custódia/PE com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/219/parecer_0012.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/219/parecer_0012.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2025, de iniciativa do Prefeito do Município de Custódia,  Que altera o Código Tributário do Município, Lei Municipal nº 877/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_0013.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_0013.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2025, de iniciativa do Excelentíssimo Senhor Vereador Cristiano Teixeira Dantas da Câmara Municipal De Custódia, que Cria o _x000D_
 Estatuto Municipal da Pessoa com Transtorno de Espectro Autista – TEA, a Semana Municipal de Conscientização do Autismo, institui a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e a Carteirinha de Identificação, e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>PAR3</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_003.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_003.pdf</t>
   </si>
   <si>
     <t>MATÉRIA:  Projeto de Lei nº 008/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do Município de Custódia, que estabelece as diretrizes orçamentarias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_004_ppa_financa_e_orcamento_.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_004_ppa_financa_e_orcamento_.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/191/parecer_005_loa_legislacao_e_justica.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/191/parecer_005_loa_legislacao_e_justica.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 013/2025, de iniciativa do Excelentíssimo Chefe do Poder Executivo Municipal do Município de Custódia, que estima a receita e fixa a _x000D_
+despesa para o exercício financeiro de 2026 do Município e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/192/parecer_006_financa_e_orcamento.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/192/parecer_006_financa_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2025, de iniciativa da Mesa Diretora Da Câmara Municipal De Custódia, que Cria o Departamento Administrativo (Compras) e o _x000D_
 Departamento de Contratação no âmbito da Câmara Municipal de Custódia/PE, institui cargos e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/199/parecer_no_007.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/199/parecer_no_007.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/188/parecer_no_007.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/188/parecer_no_007.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_009.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_009.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2025, de iniciativa do Prefeito do Município de Custódia, _x000D_
 que institui no âmbito do município de Custódia/PE, o Incentivo Financeiro Variável por _x000D_
 Desempenho, denominado Componente de Qualidade na Atenção Primária à Saúde (APS), com _x000D_
 base na Portaria GM/MS N°3.493/2024, para o fim que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_010.doc.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_010.doc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2025, de iniciativa do Prefeito do Município de Custódia, _x000D_
 que autoriza a concessão de gratificação por assiduidade aos profissionais vinculados à _x000D_
 Secretaria Municipal de Educação de Custódia, referente aos anos de 2026 a 2029, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/214/parecer_0011_.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/214/parecer_0011_.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_012.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_012.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2025, de iniciativa do Prefeito do Município de Custódia, que altera o Código Tributário do Município, Lei Municipal nº 877/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/227/parecer_013.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/227/parecer_013.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício Recebido</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/161/camscanner_15-09-2025_12.28.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/161/camscanner_15-09-2025_12.28.pdf</t>
   </si>
   <si>
     <t>Assunto: Crédito de Recursos Financeiros de Emenda Especial (Inciso I, art. 166-A da Constituição) — Orçamento Geral da União — Exercício 2025</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/162/camscanner_15-09-2025_12.27.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/162/camscanner_15-09-2025_12.27.pdf</t>
   </si>
   <si>
     <t>Assunto: Crédito de Recursos Financeiros — Orçamento Geral da União. Ref.: Termo de_x000D_
 Compromisso OGU FNDE 959945/2024 - Operação 1093864-94.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2060,68 +2064,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_012_substitutivo_componente_de_qualidade_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_008.2025-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_do_executivo_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_-_010.2025-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/178/03_-_projeto_de_lei_011.2025_-_ppa_2026-2029_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_012.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_013.25_gratificacao_aos_profissionais_da_educacao_2026_a_2029...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_014.25_parcelamento_e_reparcelamento_de_debitos_custoprev.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_n_015.25_altera_o_codigo_tributario_do_municipio_lei_municipal_no_877.2010_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_do_legislativo_no_001_de_28_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_do_legislativo_no_002_de_21_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_004_merged_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo_005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/164/cm_custodia_-_projeto_de_lei_no_006_-_dispoe_sobre_a_denominacao_da_praca_e_quadra_localizada_no_lote.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_007.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_legislativo_008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/180/cm_custodia_-_projeto_de_lei_-_institui_no_ambito_do_municipio_de_custodia_a_homenagem_de_congr_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_do_legislativo_012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_decreto_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_decreto_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/126/decreto_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_gov._digital___custodia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_decreto_legislativo_n_005_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_decreto_legislativo_n_005_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_001-2025_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_resolucao_no_002_de_17_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_resolucao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/197/resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_n_o_026-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_n_o_027-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_48_at.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_0050.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_0054_atualizada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao__63.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_0064.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_0065.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_068.docx.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_0072.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_0073.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_0074.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_0075.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_0076.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_de_aplausos_02.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_de_aplausos_03.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/15/mocao_de_pesar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_de_pesar__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/38/mocao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/141/parecer_003.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/182/parecer_005_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/183/parecer_006_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_financa_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_005_ppa_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/185/parecer_006_loa_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/189/parecer_007_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_no_008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_no_009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_0011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/219/parecer_0012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_0013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_004_ppa_financa_e_orcamento_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/191/parecer_005_loa_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/192/parecer_006_financa_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/199/parecer_no_007.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/188/parecer_no_007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_010.doc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/214/parecer_0011_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/227/parecer_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/161/camscanner_15-09-2025_12.28.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/162/camscanner_15-09-2025_12.27.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_012_substitutivo_componente_de_qualidade_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_008.2025-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_do_executivo_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_-_010.2025-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/178/03_-_projeto_de_lei_011.2025_-_ppa_2026-2029_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_012.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_013.25_gratificacao_aos_profissionais_da_educacao_2026_a_2029...pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_014.25_parcelamento_e_reparcelamento_de_debitos_custoprev.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_n_015.25_altera_o_codigo_tributario_do_municipio_lei_municipal_no_877.2010_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_do_legislativo_no_001_de_28_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/48/projeto_de_lei_do_legislativo_no_002_de_21_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_004_merged_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_legislativo_005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/164/cm_custodia_-_projeto_de_lei_no_006_-_dispoe_sobre_a_denominacao_da_praca_e_quadra_localizada_no_lote.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_legislativo_007.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/179/lei_no_1368.2025_estrutura_organizacional_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/180/cm_custodia_-_projeto_de_lei_-_institui_no_ambito_do_municipio_de_custodia_a_homenagem_de_congr_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_do_legislativo_012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_decreto_legislativo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_decreto_002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/126/decreto_003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_decreto_legislativo_gov._digital___custodia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_decreto_legislativo_n_005_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_decreto_legislativo_n_005_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_resolucao_no_001-2025_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_resolucao_no_002_de_17_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_resolucao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/197/resolucao_008.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/114/requerimento_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_n_o_026-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_n_o_027-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_48_at.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_0050.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_0054_atualizada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao__63.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_0064.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_0065.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_068.docx.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_0072.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_0073.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_0074.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_0075.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_0076.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_082.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/198/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/202/mocao_de_aplausos_02.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/208/mocao_de_aplausos_03.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_aplausos_004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/15/mocao_de_pesar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/109/mocao_de_pesar__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/38/mocao_002-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/141/parecer_003.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/182/parecer_005_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/183/parecer_006_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_financa_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/153/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/187/parecer_005_ppa_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/185/parecer_006_loa_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/189/parecer_007_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_no_008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/216/parecer_no_009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/217/parecer_011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/218/parecer_0011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/219/parecer_0012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_0013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/190/parecer_004_ppa_financa_e_orcamento_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/191/parecer_005_loa_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/192/parecer_006_financa_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/199/parecer_no_007.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/188/parecer_no_007.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/212/parecer_009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/213/parecer_010.doc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/214/parecer_0011_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/215/parecer_012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/227/parecer_013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/161/camscanner_15-09-2025_12.28.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2025/162/camscanner_15-09-2025_12.27.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5767,311 +5771,311 @@
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>511</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>69</v>
       </c>
       <c r="D142" t="s">
         <v>505</v>
       </c>
       <c r="E142" t="s">
         <v>506</v>
       </c>
       <c r="F142" t="s">
         <v>469</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>512</v>
       </c>
       <c r="H142" t="s">
-        <v>482</v>
+        <v>513</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>73</v>
       </c>
       <c r="D143" t="s">
         <v>505</v>
       </c>
       <c r="E143" t="s">
         <v>506</v>
       </c>
       <c r="F143" t="s">
         <v>469</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="H143" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>78</v>
       </c>
       <c r="D144" t="s">
         <v>505</v>
       </c>
       <c r="E144" t="s">
         <v>506</v>
       </c>
       <c r="F144" t="s">
         <v>469</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H144" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>17</v>
       </c>
       <c r="D145" t="s">
         <v>505</v>
       </c>
       <c r="E145" t="s">
         <v>506</v>
       </c>
       <c r="F145" t="s">
         <v>460</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H145" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>23</v>
       </c>
       <c r="D146" t="s">
         <v>505</v>
       </c>
       <c r="E146" t="s">
         <v>506</v>
       </c>
       <c r="F146" t="s">
         <v>469</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H146" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>27</v>
       </c>
       <c r="D147" t="s">
         <v>505</v>
       </c>
       <c r="E147" t="s">
         <v>506</v>
       </c>
       <c r="F147" t="s">
         <v>469</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H147" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>31</v>
       </c>
       <c r="D148" t="s">
         <v>505</v>
       </c>
       <c r="E148" t="s">
         <v>506</v>
       </c>
       <c r="F148" t="s">
         <v>469</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H148" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>505</v>
       </c>
       <c r="E149" t="s">
         <v>506</v>
       </c>
       <c r="F149" t="s">
         <v>469</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="H149" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>37</v>
       </c>
       <c r="D150" t="s">
         <v>505</v>
       </c>
       <c r="E150" t="s">
         <v>506</v>
       </c>
       <c r="F150" t="s">
         <v>469</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H150" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>421</v>
       </c>
       <c r="D151" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E151" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H151" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>425</v>
       </c>
       <c r="D152" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E152" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H152" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>