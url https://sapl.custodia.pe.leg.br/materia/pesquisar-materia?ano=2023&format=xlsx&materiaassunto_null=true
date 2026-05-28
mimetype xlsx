--- v0 (2025-11-06)
+++ v1 (2026-05-28)
@@ -54,280 +54,280 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Drª Anne</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_do_legislativo_no_001-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_do_legislativo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Antônio Pereira Morais, à Rua Projetada ne 04, entre a quadra ne 198 e 179, paralela à Rua Sebastião ldelfonso, no Bairro da Rodoviária, em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulino Avícola</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_do_legislativo_no_002-2023_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_do_legislativo_no_002-2023_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de lnácia_x000D_
 Amourim de Lima, à Rua Projetada ne 03, entre a quadra ne 178 e 179, paralela à Rua Sebastião ldelfonso, no Bairro da Rodoviária, em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Neguinho da Maravilha</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_legislativo_no_003-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_legislativo_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Luiz Gonzaga de Morais, ao Posto de Saúde do Carvalho, no Sitio Carvalho, na Zona Rural, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_do_legislativo_no_004-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_do_legislativo_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Sebastião Bezerra da Silva, a Praça do Distrito da Maravilha, na Zona Rural, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_do_legislativo_no_005-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_do_legislativo_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Georgiton Rodrigues Gois, na Quadra da Escola Municipal Manoel Leandro de Morais do Distrito da Maravilha, na Zona Rural, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nidinho de Biu</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_legislativo_no_006-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_legislativo_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de DANIIO JOSÉ DA SILVA, à Quadra Poliesportiva. localizada na Escola Janaína Mércia, no Distrito de Quitimbu, zona rural, em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_do_legislativo_no_007-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_do_legislativo_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Edilene Feitosa Bezerra Araújo, na Quadra Poliesportiva da Escola Municipal Manoel Alves Figueiredo do Distrito do lngá, na Zona Rural, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_do_legislativo_no_008-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_do_legislativo_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Gustavo Camelo Ferreira da Silva, à Rua Projetada ne 01, no Loteamento Santa Luzia, no Bairro da Pindoba em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nita Barreto</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_do_legislativo_no_009-2023_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_do_legislativo_no_009-2023_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Erickson Kerll dos Santos, à Quadra Poliesportiva da Escola Municipal Anfilofio Feitosa, no Bairro do Cruzeiro em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_do_legislativo_no_010-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_do_legislativo_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Estrutura Administrativa da Câmara Municipal, criando vagas do cargo de Assessor Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_do_legislativo_no_011-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_do_legislativo_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Fica criada a Ouvidoria Geral da Câmara Municipal de Custódia, como órgão responsável, prioritariamente, pelo tratamento das manifestações relativas às políticas e aos serviços públicos prestados sob qualquer forma ou regime, pelo Poder Legislativo Municipal, com vistas à avaliação da efetividade e ao aprimoramento da gestão pública.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_do_legislativo_no_012-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_do_legislativo_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de José Agapito de Moura, ao Posto de Saúde do Sítio Caldeirão, na Zona Rural, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_do_legislativo_no_013-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_do_legislativo_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade no atendimento em estabelecimentos públicos e privados às pessoas com Transtorno do Espectro Autista - TEA, em nosso Município e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_do_legislativo_no_014-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_do_legislativo_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Custódia, para o período da Legislatura 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_do_legislativo_no_015-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_do_legislativo_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Fica denominada de Maria Alves de Moura, à Rua Projetada no 01, Rua paralela a Rua Pedro Marques de Oliveira e transversal a Rua Projetada 03 no Bairro da Rodoviária.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_do_legislativo_no_016-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_do_legislativo_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de lmburana, a Rua Projetada no 05 no Loteamento Custoville, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_do_legislativo_no_017-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_do_legislativo_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Severino Diodato de Lima, a Rua Projetada no 09 no Loteamento Custoville, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_do_legislativo_no_018-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_do_legislativo_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Juazeiro, a Rua Projetada no 10 no Loteamento Custoville, do nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_do_legislativo_no_019-2023.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_do_legislativo_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Baraúna, a Rua Projetada no 11 no Loteamento Custoville, do nosso Município, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -634,68 +634,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_do_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_do_legislativo_no_002-2023_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_do_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_do_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_do_legislativo_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_do_legislativo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_do_legislativo_no_009-2023_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_do_legislativo_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_do_legislativo_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_do_legislativo_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_do_legislativo_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_do_legislativo_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_do_legislativo_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_do_legislativo_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_do_legislativo_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_do_legislativo_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_do_legislativo_no_019-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_do_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_do_legislativo_no_002-2023_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_do_legislativo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_do_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_do_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_do_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_do_legislativo_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_do_legislativo_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_do_legislativo_no_009-2023_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_do_legislativo_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_do_legislativo_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_do_legislativo_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_do_legislativo_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_do_legislativo_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_do_legislativo_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_do_legislativo_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_do_legislativo_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_do_legislativo_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_do_legislativo_no_019-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>