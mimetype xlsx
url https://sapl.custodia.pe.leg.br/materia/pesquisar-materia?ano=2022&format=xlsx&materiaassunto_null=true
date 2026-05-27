--- v0 (2025-12-22)
+++ v1 (2026-05-27)
@@ -54,178 +54,178 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nidinho de Biu</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_do_legislativo_no_001-2022.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_do_legislativo_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores_x000D_
 municipais e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_do_legislativo_no_002-2022_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_do_legislativo_no_002-2022_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Otacílio Joaquim da Silva, à Rua Projetada Paralela As quadras B,C,E,F,H, no Loteamento tamboril em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alysson de Yolanda</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_do_legislativo_no_003-2022_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_do_legislativo_no_003-2022_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome ANA MARIA DA CONCEIÇÃO, à Rua Projetada 03 localizada no Bairro Miguel Arraes, na vila do mutirão, em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_do_legislativo_no_005-2022.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_do_legislativo_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parcelamento de débitos do Município de Custódia com seu Regime Próprio de Previdência Social- RPPS, de que trata a Emenda Constitucional nº113, de 2021.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Manoel Messias</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_do_legislativo_no_008-2022_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_do_legislativo_no_008-2022_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome ANTÔNlO ADELMO LIMA DO NASCIMENTO, à Quadra Esportiva da Escola Sayonara Feitosa, na Vila do DNOCS, em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_do_legislativo_no_009-2022_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_do_legislativo_no_009-2022_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de JOSEFA ANTÔNA DE MEDEIROS, à RUA Projetada localizada no Loteamento Morada Nova , Situada entre as quadras: C, G, J,K F, no Bairro Pindoba Velha em nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_do_legislativo_no_010-2022_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_do_legislativo_no_010-2022_2.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários do Município para o período da legislatura 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/</t>
+    <t>http://sapl.custodia.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Fixa valores e regulamenta a concessão de diárias aos Membros, Servidores e colaboradores eventuais na Câmara Municipal de Custódia e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_do_legislativo_no_014-2022.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_do_legislativo_no_014-2022.pdf</t>
   </si>
   <si>
     <t>Cria a gratificação por assiduidade aos servidores do Município de Custódia durante os anos de 2022 a 2024 e dá outras providências</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_do_legislativo_no_017-2022_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_do_legislativo_no_017-2022_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Abono Salarial na forma de 14o salário (decimo quarto salário) aos servidores públicos municipais ativos da Administração Direta e Indireta do Município, exclusivamente, no exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_do_legislativo_no_018-2022.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_do_legislativo_no_018-2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal n" 1138, de 07 de março de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -532,68 +532,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_do_legislativo_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_do_legislativo_no_002-2022_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_do_legislativo_no_003-2022_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_do_legislativo_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_do_legislativo_no_008-2022_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_do_legislativo_no_009-2022_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_do_legislativo_no_010-2022_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_do_legislativo_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_do_legislativo_no_017-2022_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_do_legislativo_no_018-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_do_legislativo_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_do_legislativo_no_002-2022_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_de_lei_do_legislativo_no_003-2022_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_do_legislativo_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_do_legislativo_no_008-2022_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_do_legislativo_no_009-2022_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_lei_do_legislativo_no_010-2022_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_do_legislativo_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_do_legislativo_no_017-2022_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_do_legislativo_no_018-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>