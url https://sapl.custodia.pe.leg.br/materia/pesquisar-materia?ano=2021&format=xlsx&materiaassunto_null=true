--- v0 (2025-11-05)
+++ v1 (2026-05-27)
@@ -54,214 +54,214 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Nidinho de Biu</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_do_legislativo_no_001.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_do_legislativo_no_001.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Custódia, de acordo com a Emenda Constitucional no 103, de 2019.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_do_legislativo_no_003.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_do_legislativo_no_003.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus: medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_do_legislativo_no_004.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_do_legislativo_no_004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDE8, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal ne 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_do_legislativo_no_005_4.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_do_legislativo_no_005_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cristiano</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_do_legislativo_no_006_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_do_legislativo_no_006_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Rua José Vicente_x000D_
 Neto, à Rua Projetada 02, localizada no Bairro Renascer. transversal à Rua Joaquim Rodrigues de Almeida, em nossa cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_do_legislativo_no_007_3.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_do_legislativo_no_007_3.pdf</t>
   </si>
   <si>
     <t>EMENTA: DÁ-SE NOME DE APARICIO FEITOSA SOUSA, A RUA 11 DE SETEMBRO, NO CENTRO , EM NOSSO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_do_legislativo_no_008_3.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_do_legislativo_no_008_3.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se Quilombola no nome de todas as escolas em área de Quilombo, e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_do_legislativo_no_009_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_do_legislativo_no_009_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos e normas para regulamentar as consignações em folha de pagamento dos servidores públicos municipais ativos, aposentados, e pensionistas da administração direta e indireta da Prefeitura de Custódia-PE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/</t>
+    <t>http://sapl.custodia.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Institui força tarefa para o ordenamento e organização da cidade, normas de controle, fiscalização e assero do espaço urbano, e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_do_legislativo_no_011_2.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_do_legislativo_no_011_2.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Rua Zulmira Cordeiro da Silva, à Rua Projetada' localizada no Bairro Mandacaru1 transversal à Rua Arnoud Tomas da Silva, em nossa cidade</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_do_legislativo_no_012.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_do_legislativo_no_012.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho Municipal da Pessoa com Deficiência de Custódia -_x000D_
 CMPD Custódia, órgão permanente, paritário, consultivo, deliberativo, formulador e controlador das políticas públicas e ações voltadas para a pessoa com deficiência no âmbito do Município de Custódia, sendo subordinado à Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_do_legislativo_no_013.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_do_legislativo_no_013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios para pagamento de débitos fiscais em atraso, estabelece normas para sua cobrança extrajudicial, regulamenta o artigo n'283 da Lei Municipal n" 877/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_do_legislativo_no_015.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_do_legislativo_no_015.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do_x000D_
 Município para o exercício financeiro de_x000D_
 2022.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_do_legislativo_no_016.pdf</t>
+    <t>http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_do_legislativo_no_016.pdf</t>
   </si>
   <si>
     <t>instituí o Plano Plurianual do Município de Custódia, para o período 202212025 e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Delimita as zonas urbanas e de expansão urbana do Município conforme especifica e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -577,68 +577,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_do_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_do_legislativo_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_do_legislativo_no_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_do_legislativo_no_005_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_do_legislativo_no_006_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_do_legislativo_no_007_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_do_legislativo_no_008_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_do_legislativo_no_009_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_do_legislativo_no_011_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_do_legislativo_no_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_do_legislativo_no_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_do_legislativo_no_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_do_legislativo_no_016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.custodia.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/85/projeto_de_lei_do_legislativo_no_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/86/projeto_de_lei_do_legislativo_no_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/87/projeto_de_lei_do_legislativo_no_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_de_lei_do_legislativo_no_005_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/89/projeto_de_lei_do_legislativo_no_006_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/90/projeto_de_lei_do_legislativo_no_007_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/91/projeto_de_lei_do_legislativo_no_008_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/92/projeto_de_lei_do_legislativo_no_009_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/94/projeto_de_lei_do_legislativo_no_011_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/95/projeto_de_lei_do_legislativo_no_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_do_legislativo_no_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_do_legislativo_no_015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/sapl/public/materialegislativa/2021/98/projeto_de_lei_do_legislativo_no_016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.custodia.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>